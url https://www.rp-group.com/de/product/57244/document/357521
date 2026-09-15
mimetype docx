--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -21,50 +21,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rettungszeichenleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Innovative Kunststoff-Scheibenleuchte für Universalmontage (Wand /Decke /Deckeneinbau*/ Ausleger*). Konisch zulaufendes Gehäuse für ansprechende Optik. Geeignet für Dauer- oder Bereitschaftsschaltung. Planungssicherheit durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort. Steckbares Piktogrammset (links, rechts, unten, oben) standardmäßig im Lieferumfang enthalten. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 48 mm x 332 mm x 242 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>