--- v0 (2026-07-22)
+++ v1 (2026-09-21)
@@ -50,50 +50,54 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durch das modulare System kann die Leuchte jederzeit ohne Demontage und werkzeuglos zur Rettungszeichenleuchte umgebaut werden. Möglichkeit der Anbringung von 3 unterschiedlich großen Scheiben um Erkennungsweiten von 14–30m zu realisieren. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Planungssicherheit durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort. Steckbares Piktogrammset (links, rechts, unten, neutral) standardmäßig im Lieferumfang der Scheiben ( KBK, KBM,KBG) enthalten. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durch Einsatz von Streulinsen und leistungsstarken LED ERT Technik wird eine optimale Lichtverteilung und Ausleuchtung der Flucht- und Rettungswege erreicht. So sind extrem weite Montageabstände realisierbar.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* durch zusätzlichen Adapter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 326 mm x 50 mm x 50 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>