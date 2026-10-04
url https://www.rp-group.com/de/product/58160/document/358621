--- v0 (2026-07-15)
+++ v1 (2026-10-04)
@@ -23,50 +23,54 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vierseitige LED-Rettungszeichenleuchte zur Deckenmontage nach DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Würfel-Kunststoffleuchte mit rahmenloser Haube und verdeckter Montagewanne aus verzinktem Stahlblech. Durch die stabile Konstruktion kann die Leuchte auch per Kette oder Seil abgehängt werden. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Geeignet für Dauer- oder Bereitschaftsschaltung. Planungssicherheit durch logisch aufgedruckte Piktogramme gemäß DIN EN ISO 7010 und DIN ISO 3864 (links, rechts, oben) standardmäßig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Metall</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 500 mm x 500 mm x 500 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>