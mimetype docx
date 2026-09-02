--- v0 (2026-07-21)
+++ v1 (2026-09-02)
@@ -26,50 +26,78 @@
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rettungszeichen- / Sicherheitsleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schlanke konvexe Kunststoffleuchte für Wandmontage. Rettungszeichenleuchte mit steckbaren, Lösungsmittelfreien, innenliegenden Piktogrammset (links, rechts, unten, oben) standardmäßig im Lieferumfang enthalten. Gleichzeitig ohne Einsatz der Piktogramme als Sicherheitsleuchte mit enthaltener glasklarer Abdeckung zu verwenden. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gleichmäßige Ausleuchtung durch ausgerichteten und verchromten Reflektor. Geeignet für Dauer- oder Bereitschaftsschaltung. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Das MLED500 ist ein elektronisches Schaltnetzteil zum Betrieb von LED-Leuchtmitteln mit integrierter Einzelleuchtenüberwachung, Leuchtencontroller, Netzüberwachung, Dimm- sowie Blinkfunktion. Alle Schaltarten sind möglich. Der Netzwächter erlaubt den Betrieb angeschlossener Leuchten in Bereitschaftsschaltung an einem Dauerlichtstromkreis: im Falle einer Störung der Allgemeinbeleuchtung werden sie automatisch aktiv.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Als Verbraucher können LED-Leuchtmittel mit einer max. Leistung von 8W eingesetzt werden.Das MLED500 verfügt zudem über die Möglichkeit die Leuchtmittel im Netzbetrieb auf 30% bzw. 50% zu dimmen und im Notbetrieb eine Blinkfunktion mit erhöhter Signalisierungswirkung zu realisieren.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Das MLED500 ist für den Einsatz an den Sicherheitsstromversorgungsanlagen vom Typ microControl plus, miniControl plus, midiControl plus und multiControl plus vorgesehen.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MLED500-12 mit der Voreinstellung der Ausgangsspannung 12V max. 300mA</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MLED500-24 mit der Voreinstellung der Ausgangsspannung 24V max. 300mA</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mit integriertem Überwachungsbaustein mit 20-stelligem Adressierschalter, für den Betrieb an einem zentralen Stromversorgungssystem. Automatisches Prüfsystem gemäß DIN EN 62034 Typ ER, in Verbindung mit einer Anlage vom Typ MultiControl. Funktionen sind bindend einzuhalten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrierte Einzelleuchtenüberwachung</w:t>
@@ -260,51 +288,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: DWKCW, Deckenwinkel / Deckenhalterung für KC Wand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: KC-IP65, KC Dichtung IP65 EPDM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: KCER, KC-Einbaurahmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Artikelnummer: KCWFH, flexible Wandhalterung für KCW</w:t>
+        <w:t xml:space="preserve">Artikelnummer: KCWFH, Flexible Wandhalterung für KCW und PXW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -350,51 +378,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8876BA38"/>
+    <w:nsid w:val="3DC6B049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>