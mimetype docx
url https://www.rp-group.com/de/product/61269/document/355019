--- v0 (2026-07-22)
+++ v1 (2026-09-22)
@@ -70,50 +70,54 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Befestigung des Piktogramms lösungsmittelfrei</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Scheibe mit polierten Kanten und durchgängigem, nicht sichtbarem Piktogrammhalter</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Montagegehäuse bei allen A-Serienvarianten identisch.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Geeignet für Dauer- oder Bereitschaftsschaltung. Planungssicherheit durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort. Piktogramme gemäß DIN EN ISO 7010 und DIN ISO 3864 (links, rechts, unten, oben) standardmäßig im Lieferumfang enthalten.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zink-Druckguss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 80 mm x 236 mm x 184 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>