--- v0 (2026-07-21)
+++ v1 (2026-09-23)
@@ -32,50 +32,60 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schlanke konvexe Kunststoffleuchte für Wandmontage. Rettungszeichenleuchte mit steckbaren, Lösungsmittelfreien, innenliegenden Piktogrammset (links, rechts, unten, oben) standardmäßig im Lieferumfang enthalten. Gleichzeitig ohne Einsatz der Piktogramme als Sicherheitsleuchte mit enthaltener glasklarer Abdeckung zu verwenden. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gleichmäßige Ausleuchtung durch ausgerichteten und verchromten Reflektor. Geeignet für Dauer- oder Bereitschaftsschaltung. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Die COOL-Leuchte ist mit einem externen Batteriegehäuse zur Montage im Gebäude ausgestattet. Die Montage der Leuchte kann im Freien oder auch in Kühlhäusern erfolgen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Das LEX (LED-Versorgungmodul) ist für den Einsatz an LED-Leuchten mit max. 4W Leistung (z.B. 12V LED-Disc oder LED-Stripe) bestimmt.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Der technische Aufbau des LEX entspricht den Vorschriften gem. DIN EN 60598-2-22 und DIN VDE 0108 (Tiefentladeschutz, Wiedereinschaltsperre und Umschalteinrichtung). Die LED-Leuchten, welche am LEX angeschlossen sind, können als geschaltete Leuchten, als Dauerleuchten oder als Bereitschaftsleuchten betrieben werden. Über die integrierte Kino-Schaltung können die Leuchtmittel im Dauerbetrieb (DL) gedimmt betrieben werden. Die Leuchtstärke beträgt hierbei ca. 12,5% der normalen Leuchtstärke.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mit integriertem Überwachungsbaustein für den Betrieb an einer zentralen Überwachungsanlage vom Typ Wireless Professional.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ladekontrollanzeige an der Leuchte</w:t>
@@ -177,57 +187,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur DS: -25 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zulässige Temperatur BS: -25 °C bis 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Erkennungsweite: 30m m</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Piktogramm: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Dauerbetrieb: 7,5 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 3,6 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lichtstrom Notbetrieb: 150 lm lm</w:t>
@@ -290,51 +293,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: DWKCW, Deckenwinkel / Deckenhalterung für KC Wand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: KC-IP65, KC Dichtung IP65 EPDM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: KCER, KC-Einbaurahmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Artikelnummer: KCWFH, flexible Wandhalterung für KCW</w:t>
+        <w:t xml:space="preserve">Artikelnummer: KCWFH, Flexible Wandhalterung für KCW und PXW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: NIMH1208P, Akkupack, 12V/0,8Ah NimH, 300mm Ltg  Abm. L40xB45xT30mm (LEX)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
@@ -387,51 +390,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EB5F0490"/>
+    <w:nsid w:val="3B22E10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>