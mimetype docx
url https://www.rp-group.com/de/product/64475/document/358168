--- v0 (2026-07-14)
+++ v1 (2026-10-31)
@@ -122,51 +122,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Leistung Dauerbetrieb: 17 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lichtstrom Notbetrieb: 1600 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t>
+        <w:t xml:space="preserve">Anschlussquerschnitt: 2,5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Artikelnummer: QCW009-AZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>