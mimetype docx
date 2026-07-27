--- v0 (2026-07-07)
+++ v1 (2026-07-27)
@@ -299,51 +299,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="93B8A4A9"/>
+    <w:nsid w:val="E46FB4E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>