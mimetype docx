--- v1 (2026-07-27)
+++ v2 (2026-09-05)
@@ -17,50 +17,78 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LED-Rettungszeichenleuchte entsprechend DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 und DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kunststoff Scheiben - Rettungszeichenleuchte für Deckenaufbaumontage und zur Kennzeichnung von Rettungs- und Fluchtwegen. Zur Montageerleichterung sind Nivelierschrauben integriert um unebene Untergründe auszugleichen. Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme werden Lösemittelfrei eingesteckt. Das Piktogrammset (Pfeil oben, unten, rechts und links) ist standardmäßig im Lieferumfang enthalten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Das MLED500 ist ein elektronisches Schaltnetzteil zum Betrieb von LED-Leuchtmitteln mit integrierter Einzelleuchtenüberwachung, Leuchtencontroller, Netzüberwachung, Dimm- sowie Blinkfunktion. Alle Schaltarten sind möglich. Der Netzwächter erlaubt den Betrieb angeschlossener Leuchten in Bereitschaftsschaltung an einem Dauerlichtstromkreis: im Falle einer Störung der Allgemeinbeleuchtung werden sie automatisch aktiv.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Als Verbraucher können LED-Leuchtmittel mit einer max. Leistung von 8W eingesetzt werden.Das MLED500 verfügt zudem über die Möglichkeit die Leuchtmittel im Netzbetrieb auf 30% bzw. 50% zu dimmen und im Notbetrieb eine Blinkfunktion mit erhöhter Signalisierungswirkung zu realisieren.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Das MLED500 ist für den Einsatz an den Sicherheitsstromversorgungsanlagen vom Typ microControl plus, miniControl plus, midiControl plus und multiControl plus vorgesehen.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MLED500-12 mit der Voreinstellung der Ausgangsspannung 12V max. 300mA</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MLED500-24 mit der Voreinstellung der Ausgangsspannung 24V max. 300mA</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Überwachung: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mit integriertem Überwachungsbaustein mit 20-stelligem Adressierschalter, für den Betrieb an einem zentralen Stromversorgungssystem. Automatisches Prüfsystem gemäß DIN EN 62034 Typ ER, in Verbindung mit einer Anlage vom Typ MultiControl. Funktionen sind bindend einzuhalten:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrierte Einzelleuchtenüberwachung</w:t>
@@ -299,51 +327,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E46FB4E6"/>
+    <w:nsid w:val="8A396F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>