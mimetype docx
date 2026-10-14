--- v0 (2026-07-13)
+++ v1 (2026-10-14)
@@ -23,50 +23,54 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sicherheitsleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kunststoﬀ  LED Sicherheitsleuchte mit hoher Schutzart in geradelinigem Design für einen vielseitigen Einsatz.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Der innovative integrierte Linsenträger mit Schnellmontagevorrichtung ermöglicht den flexiblen Einsatz unterschiedlicher Linsentypen. Die vielseitigste Anwendung in dieser Leuchte hat die Flurlinse, die bereits montiert ist. Sie können im Bedarfsfall leicht durch Linsen mit der gewünschten Abstrahlcharakteristik ausgetauscht werden. Mit dieser Flexibiltät ist eine Anpassung an die jeweilige Montagesituation leicht möglich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Kunststoff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farbe: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maße: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>