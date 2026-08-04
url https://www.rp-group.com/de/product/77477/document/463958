--- v0 (2026-07-15)
+++ v1 (2026-08-04)
@@ -71,51 +71,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CEDF50AD"/>
+    <w:nsid w:val="DE3DA8DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>