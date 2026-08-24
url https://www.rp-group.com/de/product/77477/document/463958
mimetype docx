--- v1 (2026-08-04)
+++ v2 (2026-08-24)
@@ -71,51 +71,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DE3DA8DC"/>
+    <w:nsid w:val="AFE86A80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>