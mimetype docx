--- v2 (2026-08-24)
+++ v3 (2026-09-14)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rettungszeichenleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Schlanke, elegante, konvexe, zum Betrachter geneigte Kunststoffleuchte, die sich nach unten stufenlos symmetrisch verjüngt. Für Universalmontage (Wand*/Decke), geeignet für Dauer- oder Bereitschaftsschaltung. </w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Durch die verschraubte Haube ist die Stabilität und eine hohe IP-Schutzart gewährleistet, wobei die funktionale Technik unauffällig bleibt und von außen keine Schrauben sichtbar sind. Die Piktogramme sind innenliegend und werden Lösemittelfrei, zur ein- oder zweiseitigen Beschriftung, eingesteckt.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme entsprechend DIN ISO 7010 (2x Mann in der Tür und zwei Pfeile) sind standardmäßig im Lieferumfang enthalten.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">*mit zusätzlichem Adapter</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Überwachung: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mit integriertem Überwachungsbaustein mit 20-stelligem Adressierschalter, für den Betrieb an einem zentralen Stromversorgungssystem. Automatisches Prüfsystem gemäß DIN EN 62034 Typ ER, in Verbindung mit einer Anlage vom Typ MultiControl. Funktionen sind bindend einzuhalten:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Integrierte Einzelleuchtenüberwachung</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Integrierte Leuchtenmanagerfunktion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Einzelschaltbarkeit in Verbindung mit zentralem Stromversorgungssystem von RP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: PCABS,PC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farbe: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maße: 73 mm x 339 mm x 211 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montageart: Deckenaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzklasse: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzart (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur DS: -20 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur BS: -20 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erkennungsweite: 30m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piktogramm: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Dauerbetrieb: 5,2 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 1,1 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtstrom Notbetrieb: 335 lm lm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anschlussquerschnitt: 2.5 mm² mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batterie: </w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD019ML</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zubehör:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-AW, Wand-Parallelausleger für die Leuchte PXD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-PIKTOSETSONDER.01, Set 150x150 besteht aus:  2x Rolli (R&L)  2x Pfeil schräg</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rettungszeichenleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Schlanke, elegante, konvexe, zum Betrachter geneigte Kunststoffleuchte, die sich nach unten stufenlos symmetrisch verjüngt. Für Universalmontage (Wand*/Decke), geeignet für Dauer- oder Bereitschaftsschaltung. </w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Durch die verschraubte Haube ist die Stabilität und eine hohe IP-Schutzart gewährleistet, wobei die funktionale Technik unauffällig bleibt und von außen keine Schrauben sichtbar sind. Die Piktogramme sind innenliegend und werden Lösemittelfrei, zur ein- oder zweiseitigen Beschriftung, eingesteckt.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme entsprechend DIN ISO 7010 (2x Mann in der Tür und zwei Pfeile) sind standardmäßig im Lieferumfang enthalten.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">*mit zusätzlichem Adapter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Das MLED500 ist ein elektronisches Schaltnetzteil zum Betrieb von LED-Leuchtmitteln mit integrierter Einzelleuchtenüberwachung, Leuchtencontroller, Netzüberwachung, Dimm- sowie Blinkfunktion. Alle Schaltarten sind möglich. Der Netzwächter erlaubt den Betrieb angeschlossener Leuchten in Bereitschaftsschaltung an einem Dauerlichtstromkreis: im Falle einer Störung der Allgemeinbeleuchtung werden sie automatisch aktiv.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Als Verbraucher können LED-Leuchtmittel mit einer max. Leistung von 8W eingesetzt werden.Das MLED500 verfügt zudem über die Möglichkeit die Leuchtmittel im Netzbetrieb auf 30% bzw. 50% zu dimmen und im Notbetrieb eine Blinkfunktion mit erhöhter Signalisierungswirkung zu realisieren.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Das MLED500 ist für den Einsatz an den Sicherheitsstromversorgungsanlagen vom Typ microControl plus, miniControl plus, midiControl plus und multiControl plus vorgesehen.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MLED500-12 mit der Voreinstellung der Ausgangsspannung 12V max. 300mA</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MLED500-24 mit der Voreinstellung der Ausgangsspannung 24V max. 300mA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Überwachung: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mit integriertem Überwachungsbaustein mit 20-stelligem Adressierschalter, für den Betrieb an einem zentralen Stromversorgungssystem. Automatisches Prüfsystem gemäß DIN EN 62034 Typ ER, in Verbindung mit einer Anlage vom Typ MultiControl. Funktionen sind bindend einzuhalten:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Integrierte Einzelleuchtenüberwachung</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Integrierte Leuchtenmanagerfunktion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Einzelschaltbarkeit in Verbindung mit zentralem Stromversorgungssystem von RP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: PCABS,PC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farbe: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maße: 73 mm x 339 mm x 211 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montageart: Deckenaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzklasse: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzart (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur DS: -20 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur BS: -20 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erkennungsweite: 30m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piktogramm: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Dauerbetrieb: 5,2 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 1,1 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtstrom Notbetrieb: 335 lm lm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anschlussquerschnitt: 2.5 mm² mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batterie: </w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD019ML</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zubehör:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-AW, Wand-Parallelausleger für die Leuchte PXD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-PIKTOSETSONDER.01, Set 150x150 besteht aus:  2x Rolli (R&L)  2x Pfeil schräg</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -71,51 +71,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AFE86A80"/>
+    <w:nsid w:val="F652BD33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>