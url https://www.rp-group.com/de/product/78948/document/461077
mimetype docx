--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rettungszeichenleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Kunststoﬀ  LED Rettungszeichenleuchte mit konvex geformter Haube zur Wandmontage. Geeignet für Dauer- oder Bereitschaftsschaltung. Zur Montageerleichterung sind Nivelierschrauben, um unebene Untergründe auszugleichen, integriert. Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme sind innenliegend und werden Lösemittelfrei eingesteckt. Das Piktogrammset (MTL, MTR und 2x Pfeil gerade) ist standardmäßig im Lieferumfang enthalten.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: PCABS,PC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farbe: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maße: 68 mm x 320 mm x 168 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montageart: Wandaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzklasse: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzart (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur DS: -20 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur BS: -20 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erkennungsweite: 30m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piktogramm: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Dauerbetrieb: 1,6 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtstrom Notbetrieb: 140 lm lm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batterie: </w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXW019</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zubehör:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-PIKTOSETSONDER.01, Set 150x150 besteht aus:  2x Rolli (R&L)  2x Pfeil schräg</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rettungszeichenleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Kunststoﬀ  LED Rettungszeichenleuchte mit konvex geformter Haube zur Wandmontage. Geeignet für Dauer- oder Bereitschaftsschaltung. Zur Montageerleichterung sind Nivelierschrauben, um unebene Untergründe auszugleichen, integriert. Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme sind innenliegend und werden Lösemittelfrei eingesteckt. Das Piktogrammset (MTL, MTR und 2x Pfeil gerade) ist standardmäßig im Lieferumfang enthalten.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: PCABS,PC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farbe: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maße: 68 mm x 320 mm x 168 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montageart: Wandaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzklasse: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzart (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur DS: -20 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur BS: -20 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erkennungsweite: 30m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piktogramm: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Dauerbetrieb: 1,6 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtstrom Notbetrieb: 140 lm lm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batterie: </w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXW019</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zubehör:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-PIKTOSETSONDER.01, Set 150x150 besteht aus:  2x Rolli (R&L)  2x Pfeil schräg</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>