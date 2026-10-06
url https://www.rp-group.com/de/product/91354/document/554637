--- v2 (2026-09-15)
+++ v3 (2026-10-06)
@@ -71,51 +71,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DD8BC88C"/>
+    <w:nsid w:val="86BA2AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>