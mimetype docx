--- v3 (2026-10-06)
+++ v4 (2026-10-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rettungszeichenleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Kunststoﬀ  LED Rettungszeichenleuchte mit konvex geformter Haube zur Wandmontage. Geeignet für Dauer- oder Bereitschaftsschaltung. Zur Montageerleichterung sind Nivelierschrauben, um unebene Untergründe auszugleichen, integriert. Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme sind innenliegend und werden Lösemittelfrei eingesteckt. Das Piktogrammset (MTL, MTR und 2x Pfeil gerade) ist standardmäßig im Lieferumfang enthalten.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Überwachung: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mit integriertem Überwachungsbaustein für den Betrieb an einer Überwachungseinrichtung vom Typ DALI 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ausführung mit automatischem Prüfsystem gemäß DIN EN 62034, der Typ ist abhängig von der Zentrale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automatische Testergebnisse mit Störungsanalyse und Statusanzeige (Betrieb, Funktionstest, Betriebsdauertest) zentral sowie an der Leuchte über drei LEDs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manueller oder automatischer Funktionstest gruppenweise konfigurierbar (Teststartzeit in der DALI - Software frei wählbar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Konfigurierbarer Betriebsdauertest (alle 12 Monate)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automatische Ladeüberwachung</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tiefentladeschutz mit Wiedereinschaltsperre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: PCABS,PC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farbe: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maße: 68 mm x 320 mm x 168 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montageart: Wandaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzklasse: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzart (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur DS: 0 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur BS: 0 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erkennungsweite: 30m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piktogramm: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Dauerbetrieb: 2,7 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0,9 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtstrom Notbetrieb: 140 lm lm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batterie: LFPN3216.01</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXW413DL</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zubehör:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-PIKTOSETSONDER.01, Set 150x150 besteht aus:  2x Rolli (R&L)  2x Pfeil schräg</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rettungszeichenleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Kunststoﬀ  LED Rettungszeichenleuchte mit konvex geformter Haube zur Wandmontage. Geeignet für Dauer- oder Bereitschaftsschaltung. Zur Montageerleichterung sind Nivelierschrauben, um unebene Untergründe auszugleichen, integriert. Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme sind innenliegend und werden Lösemittelfrei eingesteckt. Das Piktogrammset (MTL, MTR und 2x Pfeil gerade) ist standardmäßig im Lieferumfang enthalten.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Überwachung: </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mit integriertem Überwachungsbaustein für den Betrieb an einer Überwachungseinrichtung vom Typ DALI 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ausführung mit automatischem Prüfsystem gemäß DIN EN 62034, der Typ ist abhängig von der Zentrale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automatische Testergebnisse mit Störungsanalyse und Statusanzeige (Betrieb, Funktionstest, Betriebsdauertest) zentral sowie an der Leuchte über drei LEDs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manueller oder automatischer Funktionstest gruppenweise konfigurierbar (Teststartzeit in der DALI - Software frei wählbar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Konfigurierbarer Betriebsdauertest (alle 12 Monate)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Automatische Ladeüberwachung</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tiefentladeschutz mit Wiedereinschaltsperre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: PCABS,PC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farbe: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maße: 68 mm x 320 mm x 168 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montageart: Wandaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzklasse: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzart (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur DS: 0 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur BS: 0 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erkennungsweite: 30m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piktogramm: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Dauerbetrieb: 2,7 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0,9 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtstrom Notbetrieb: 140 lm lm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anschlussquerschnitt: 2,5 mm² mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batterie: LFPN3216.01</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXW413DL</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zubehör:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-PIKTOSETSONDER.01, Set 150x150 besteht aus:  2x Rolli (R&L)  2x Pfeil schräg</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -71,51 +71,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="86BA2AC7"/>
+    <w:nsid w:val="4E23455D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>