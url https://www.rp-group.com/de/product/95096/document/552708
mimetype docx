--- v0 (2026-07-15)
+++ v1 (2026-10-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rettungszeichenleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Schlanke, elegante, konvexe, zum Betrachter geneigte Kunststoffleuchte, die sich nach unten stufenlos symmetrisch verjüngt. Für Universalmontage (Wand*/Decke), geeignet für Dauer- oder Bereitschaftsschaltung. </w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Durch die verschraubte Haube ist die Stabilität und eine hohe IP-Schutzart gewährleistet, wobei die funktionale Technik unauffällig bleibt und von außen keine Schrauben sichtbar sind. Die Piktogramme sind innenliegend und werden Lösemittelfrei, zur ein- oder zweiseitigen Beschriftung, eingesteckt.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme entsprechend DIN ISO 7010 (2x Mann in der Tür und zwei Pfeile) sind standardmäßig im Lieferumfang enthalten.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">*mit zusätzlichem Adapter</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: PCABS,PC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farbe: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maße: 73 mm x 339 mm x 211 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montageart: Deckenaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzklasse: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzart (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur DS: 0 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur BS: 0 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erkennungsweite: 30m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piktogramm: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Dauerbetrieb: 4,2 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtstrom Notbetrieb: 335 lm lm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batterie: </w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD019</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zubehör:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-AW, Wand-Parallelausleger für die Leuchte PXD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-PIKTOSETSONDER.01, Set 150x150 besteht aus:  2x Rolli (R&L)  2x Pfeil schräg</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rettungszeichenleuchte gem. DIN EN 60598-1, DIN EN 60598-2-22 und DIN EN 1838. </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Schlanke, elegante, konvexe, zum Betrachter geneigte Kunststoffleuchte, die sich nach unten stufenlos symmetrisch verjüngt. Für Universalmontage (Wand*/Decke), geeignet für Dauer- oder Bereitschaftsschaltung. </w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Durch die verschraubte Haube ist die Stabilität und eine hohe IP-Schutzart gewährleistet, wobei die funktionale Technik unauffällig bleibt und von außen keine Schrauben sichtbar sind. Die Piktogramme sind innenliegend und werden Lösemittelfrei, zur ein- oder zweiseitigen Beschriftung, eingesteckt.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Planungssicherheit ist durch werkzeuglosen, variablen Einsatz der Piktogramme vor Ort gegeben. Die Piktogramme entsprechend DIN ISO 7010 (2x Mann in der Tür und zwei Pfeile) sind standardmäßig im Lieferumfang enthalten.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">*mit zusätzlichem Adapter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schaltnetzteil für LED-Leuchten bis 5W Einstellung verschiedener Ausgangsspannungen (3,3V/ 5V/ 12V/ 24V) möglich. Das Netzteil NT24 kann in Verbindung mit einem Überwachungsbaustein für den Einsatz in Notlichtanlagen vom Typ my-, micro-, mini-, midi und multiControl verwendet werden.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: PCABS,PC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Farbe: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maße: 73 mm x 339 mm x 211 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montageart: Deckenaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzklasse: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schutzart (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stoßfestigkeitsgrad IK: IK 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur DS: 0 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zulässige Temperatur BS: 0 °C bis 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erkennungsweite: 30m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piktogramm: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Dauerbetrieb: 4,2 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leistung Bereitschaftsbetrieb: 0 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtstrom Notbetrieb: 335 lm lm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eingangsspannung AC: 230 V V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anschlussquerschnitt: 1.5 mm² mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Batterie: </w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD019</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zubehör:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-AW, Wand-Parallelausleger für die Leuchte PXD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artikelnummer: PXD-PIKTOSETSONDER.01, Set 150x150 besteht aus:  2x Rolli (R&L)  2x Pfeil schräg</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrikat: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>