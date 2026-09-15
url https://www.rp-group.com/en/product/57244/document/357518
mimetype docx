--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -22,50 +22,54 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency sign luminaire in accordance to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Innovative synthetic edge luminaire for universal mounting (wall/ceiling surface mount/integrated ceiling mount*/brackets*). Tapered housing for an appealing appearance. Suitable for continuous mode or stand-by mode. Reliable planning due to a toolless and variable, on-site use of the pictograms. Pluggable set of pictograms (left, right, down, top) is included in the scope of delivery. </w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 48 mm x 332 mm x 242 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>