--- v0 (2026-07-06)
+++ v1 (2026-09-26)
@@ -22,50 +22,54 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LED safety luminaire for illuminating escape and rescue routes according to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bar-shaped plastic housing with clear trapezoidal cover for wall or ceiling mounting. Optionally, the luminaire can be installed in the ceiling with a mounting frame.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Optimum light distribution and illumination of escape and rescue routes is achieved by using diffuser lenses and powerful LED ERT technology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 332 mm x 48 mm x 72 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>