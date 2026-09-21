--- v0 (2026-07-21)
+++ v1 (2026-09-21)
@@ -50,50 +50,54 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Due to the modular system, the safety light can be converted to an escape sign luminaire at any time, without dismantling or the use of tools. It is also possible to mount 3 different sized panels to realize recognition ranges of 14 – 30m. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reliable planning due to a toolfree and variable, on-site use of the pictograms. Pluggable set of pictograms (left, right, bottom, neutral) is included in the scope of delivery (KBK, KBM, KBG). </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The use diffusion lenses and the efficient LED ERT technology, leads to ideal light distribution and illumination of emergency escape routes. This way, greatly increased mounting distances are made possible. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* with an additional adapter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Polycarbonate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 326 mm x 50 mm x 50 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>