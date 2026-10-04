--- v0 (2026-07-15)
+++ v1 (2026-10-04)
@@ -23,50 +23,54 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Four-sided LED escape sign luminaire for ceiling mounting according to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cube plastic luminaire with frameless bonnet and concealed mounting tray made of galvanised sheet steel. Due to the stable construction, the luminaire can also be suspended by chain or rope. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suitable for continuous or stand-by operation. Planning reliability thanks to logically printed pictograms in accordance with DIN EN ISO 7010 and DIN ISO 3864 (left, right, top) as standard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Metal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 195 mm x 195 mm x 195 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>