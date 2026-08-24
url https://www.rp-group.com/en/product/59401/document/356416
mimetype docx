--- v0 (2026-07-15)
+++ v1 (2026-08-24)
@@ -155,51 +155,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: HXNT12, HX 12V car adapter / charging cable EUP Adaptor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: HXOSD, HX organge glass Orange Signal Diffuser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Article number: HXACC, HX Akkumulator LFP HxBxL 19 x 36,5 x 66,5mm  Li-ion 7.4V / 1600 mAh</w:t>
+        <w:t xml:space="preserve">Article number: HXACC, HX Akkumulator LFP HxBxL 19 x 36,5 x  66,5mm  Li-ion 7.4V / 2200 mAh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 