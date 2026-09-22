--- v0 (2026-07-22)
+++ v1 (2026-09-22)
@@ -70,50 +70,54 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Solvent-free fastening of the pictogram</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Panel with polished edges and continuous non-visible pictogram holder</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Mounting housing identical for all A-series variants.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suitable for continuous or stand-by operation. Planning reliability thanks to tool-free, variable use of pictograms on site. Pictograms according to DIN EN ISO 7010 and DIN ISO 3864 (left, right, bottom, top) included as standard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: Edelstahl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 80 mm x 236 mm x 214 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>