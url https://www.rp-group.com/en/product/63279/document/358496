--- v0 (2026-07-08)
+++ v1 (2026-09-27)
@@ -53,50 +53,54 @@
         <w:t xml:space="preserve">- Mechanically robust and corrosion resistant</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Powder-coated surface</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Precise edges and straight lines</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- No welds or bent edges</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Suitable for continuous or stand-by operation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 20 mm x 90 mm x 90 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>