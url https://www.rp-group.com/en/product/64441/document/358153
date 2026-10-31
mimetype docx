--- v0 (2026-07-14)
+++ v1 (2026-10-31)
@@ -122,51 +122,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Power maintained mode: 17 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminous Flux Emergency Operation: 1600 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
+        <w:t xml:space="preserve">Connection terminals: 2,5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: QCW009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>