--- v0 (2026-07-10)
+++ v1 (2026-09-10)
@@ -72,51 +72,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">- Suitable for continuous or stand-by operation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material: Zinc die-cast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 53 mm x 193 mm x 115 mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 20 mm x 161 mm x 107 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Wandeinbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection class: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection rating (IP): IP 20</w:t>
       </w:r>