--- v0 (2026-07-07)
+++ v1 (2026-10-23)
@@ -134,51 +134,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Power non-maintained mode: 0,5 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminous Flux Emergency Operation: 1800 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t>
+        <w:t xml:space="preserve">Connection terminals: 2,5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: QBW009-BM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>