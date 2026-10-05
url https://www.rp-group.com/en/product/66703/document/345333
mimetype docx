--- v3 (2026-09-15)
+++ v4 (2026-10-05)
@@ -282,51 +282,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2080866C"/>
+    <w:nsid w:val="F15C873C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>