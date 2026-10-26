--- v4 (2026-10-05)
+++ v5 (2026-10-26)
@@ -23,50 +23,53 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LED safety luminaire according to DIN EN 60598-1, DIN EN 60598-2 and DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Square zinc die-cast luminaire for ceiling mounting. Spring fastening for easy mounting. Optimal light Distribution and lighting of escape and rescue routes is achieved by using diffuser lenses and efficent LED ERT Technology. The result are greatly increased mounting distances. The illuminant is exchangeable and has an integrated Status LED within the lens but only with the single battery variant. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting in normal Installation boxes or in fire protection boxes Ø68 mm with an Adapter (EE-EBA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -166,50 +169,101 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact restistence rate IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Power maintained mode: 5,1 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Power non-maintained mode: 0,8 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminous Flux Emergency Operation: 80 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Connection terminals: 2.5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Battery: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: EERL438WL-E</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -282,51 +336,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F15C873C"/>
+    <w:nsid w:val="057FEDED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>