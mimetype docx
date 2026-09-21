--- v0 (2026-07-21)
+++ v1 (2026-09-21)
@@ -23,50 +23,54 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frameless and flush-mounted LED escape sign luminaire for wall installation. A luminaire that is perfectly integrated into the wall, with no frame, screws or protruding parts influencing the design of the surroundings.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A clever levelling system is already integrated and makes it easy to align the luminaire exactly to the level of the wall.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The pictogram set is inserted on the inside and fixed without solvents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Color: Transparent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 100 mm x 212 mm x 110 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mounting method: Wandeinbau</w:t>
       </w:r>
     </w:p>
@@ -166,50 +170,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Battery: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: UEMR019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Article number: UEMR-BWE, Recessed housing for concrete and masonry,  designed to accommodate the frameless,  flush-mounted UEMR LED emergency exit sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 