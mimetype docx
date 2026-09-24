--- v3 (2026-09-04)
+++ v4 (2026-09-24)
@@ -288,51 +288,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E73AE01B"/>
+    <w:nsid w:val="591F8D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>