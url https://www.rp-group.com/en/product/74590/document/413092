--- v4 (2026-09-24)
+++ v5 (2026-10-25)
@@ -22,50 +22,53 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit sign / escape route light according to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classic bar-shaped polycarbontate luminaire for ceiling mounting. Straight lines as well as the robust construction allow versatile use.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suitable for permanent or standby switching. Planning security through tool-free, variable use of the pictograms on site. Pictograms according to DIN EN ISO 7010 and DIN ISO 3864 (left, right, above, below) are included as standard in the scope of delivery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -165,50 +168,101 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact restistence rate IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -15 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -15 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Power maintained mode: 5,7 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Power non-maintained mode: 0,8 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminous Flux Emergency Operation: 520 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Input voltage AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Connection terminals: 2.5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Battery: LFPN3233.01-TT-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: KWIW423WL-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -288,51 +342,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="591F8D08"/>
+    <w:nsid w:val="05A04F86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>