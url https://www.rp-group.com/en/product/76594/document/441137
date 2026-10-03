--- v3 (2026-09-13)
+++ v4 (2026-10-03)
@@ -281,51 +281,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B52D2B23"/>
+    <w:nsid w:val="9179F78B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>