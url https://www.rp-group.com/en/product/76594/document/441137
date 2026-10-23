--- v4 (2026-10-03)
+++ v5 (2026-10-23)
@@ -17,50 +17,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Round zinc die-cast luminaire for general lighting and illumination of escape and rescue routes according to DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In robust construction and timeless design, suitable for indoor and outdoor use. The emergency LED can be folded out without tools during installation, e.g. for wall mounting to provide optimum illumination of escape and rescue routes. Available in anthracite.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Monitoring: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Version with automatic test system in accordance with DIN EN 62034 type S including SelfControl test button:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test results with fault analysis (illuminant, charge and battery circuit) and status displays (operation, function test, continuous function test) using 3 colour LEDs</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -172,50 +175,101 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Impact restistence rate IK: IK 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -15 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -15 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogram: Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Power maintained mode: 5,9 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Power non-maintained mode: 2 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luminous Flux Emergency Operation: 470 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Input voltage AC: 250 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Connection terminals: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Battery: LFPN3233.01-TT-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article number: QCW423SC-AZ-BM-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessories:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -281,51 +335,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9179F78B"/>
+    <w:nsid w:val="FDA660C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>