--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escape sign luminaire in accordance with DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Plastic LED escape sign luminaire with convex moulded cover for wall mounting. Suitable for permanent or standby switching. Levelling screws are integrated to facilitate installation and compensate for uneven surfaces. Planning reliability is ensured by tool-free, variable use of the pictograms on site. The pictograms are internal and are inserted solvent-free. The pictogram set (MTL, MTR and 2x straight arrows) is included as standard.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: PCABS,Polycarbonate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Color: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimensions: 68 mm x 320 mm x 168 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounting method: Wandaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protection class: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protection rating (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impact restistence rate IK: IK 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allowed temperature DS: -20 °C to 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allowed temperature BS: -20 °C to 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viewing distance: 30m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pictogram: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Power maintained mode: 1,6 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Power non-maintained mode: 0 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luminous Flux Emergency Operation: 140 lm lm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Input voltage AC: 230 V V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Battery: </w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article number: PXW019</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accessories:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article number: PXD-PIKTOSETSONDER.01, Set consists of:  2x Rolli (R&L)  2x Arrow oblique</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escape sign luminaire in accordance with DIN EN 60598-1, DIN EN 60598-2-22 and DIN EN 1838.</w:t></w:r><w:br/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Plastic LED escape sign luminaire with convex moulded cover for wall mounting. Suitable for permanent or standby switching. Levelling screws are integrated to facilitate installation and compensate for uneven surfaces. Planning reliability is ensured by tool-free, variable use of the pictograms on site. The pictograms are internal and are inserted solvent-free. The pictogram set (MTL, MTR and 2x straight arrows) is included as standard.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Switch-mode power supply up to 5W for LED lights Set-up of various output voltages (3.3V/5V/12V/24V) possible. The NT24 power supply can be used in conjunction with a monitoring module for use in the following emergency light system types: my-, micro-, mini-, midi and multiControl. The respective output voltage is set via the switch.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Material: PCABS,Polycarbonate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Color: RAL 9003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimensions: 68 mm x 320 mm x 168 mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mounting method: Wandaufbau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protection class: 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protection rating (IP): IP 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Impact restistence rate IK: IK 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allowed temperature DS: -20 °C to 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allowed temperature BS: -20 °C to 40 °C °C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viewing distance: 30m m</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pictogram: Set</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Power maintained mode: 1,6 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Power non-maintained mode: 0 W W</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luminous Flux Emergency Operation: 140 lm lm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Input voltage AC: 230 V V</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Connection terminals: 1.5 mm² mm</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Battery: </w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article number: PXW019</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Accessories:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article number: PXD-PIKTOSETSONDER.01, Set consists of:  2x Rolli (R&L)  2x Arrow oblique</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>