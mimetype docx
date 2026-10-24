--- v0 (2026-07-14)
+++ v1 (2026-10-24)
@@ -129,51 +129,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 0,5 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flux lumineux en mode de secours: 1600 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Section de raccordement: 1.5 mm² mm</w:t>
+        <w:t xml:space="preserve">Section de raccordement: 2,5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: QCW009-AZ-BM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>