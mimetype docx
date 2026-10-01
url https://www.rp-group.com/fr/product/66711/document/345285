--- v3 (2026-09-10)
+++ v4 (2026-10-01)
@@ -292,51 +292,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09534A53"/>
+    <w:nsid w:val="5B26A963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>