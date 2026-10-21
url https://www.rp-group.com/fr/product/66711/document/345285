--- v4 (2026-10-01)
+++ v5 (2026-10-21)
@@ -33,50 +33,53 @@
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire de sécurité à LED carré en zinc moulé sous pression pour une installation au plafond. Fixation par ressort pour un montage facile. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L'utilisation de lentilles diffusantes et de la puissante technique LED ERT permet d'obtenir une répartition optimale de la lumière et un éclairage des voies de fuite et de sauvetage. Des distances de montage extrêmement longues sont ainsi réalisables.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La lampe est interchangeable et, dans la version à batterie individuelle, la LED d'état est intégrée sous la lentille.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Montage dans des boîtiers d'installation traditionnels ou des boîtiers coupe-feu Ø 68mm avec adaptateur de montage (EE-EBA)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -176,50 +179,101 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode continu: 5,1 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode veille: 0,8 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flux lumineux en mode de secours: 80 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: EEQL438WL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -292,51 +346,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B26A963"/>
+    <w:nsid w:val="E0F4465A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>