--- v0 (2026-07-22)
+++ v1 (2026-10-13)
@@ -125,51 +125,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Diamètre:  mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Wandeinbau-Flagge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Indice de protection (IP): IP 40</w:t>
+        <w:t xml:space="preserve">Indice de protection (IP): IP 20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -5 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>