--- v0 (2026-07-04)
+++ v1 (2026-10-21)
@@ -46,51 +46,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">*avec adaptateur supplémentaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériau: Matière plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Couleur: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 34 mm x 250 mm x 174 mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 250 mm x 34 mm x 174 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 43</w:t>
       </w:r>