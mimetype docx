--- v3 (2026-09-04)
+++ v4 (2026-09-24)
@@ -292,51 +292,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9C65E90D"/>
+    <w:nsid w:val="FC09A4F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>