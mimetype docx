--- v4 (2026-09-24)
+++ v5 (2026-10-25)
@@ -26,50 +26,53 @@
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire à pictogramme/de sécurité selon DIN EN 60598-1, DIN EN 60598-2-22 et DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Luminaire en plastique classique en forme de poutre avec un capot plat pour un montage mural / au plafond. Les lignes droites ainsi que la construction robuste permettent une utilisation polyvalente. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Convient à l'allumage permanent ou en mode veille. Sécurité de planification grâce à l'utilisation variable et sans outil des pictogrammes sur place. Pictogrammes conformes aux normes DIN EN ISO 7010 et DIN ISO 3864 (gauche, droite, haut, bas) inclus en standard dans la livraison.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Surveillance: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With integrated monitoring module for operating on a Wireless Professional central monitoring system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Charge monitoring indicator on the luminaire</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -169,50 +172,101 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode contenu: -15 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Température permise en mode veille: -15 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode continu: 5,7 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puissance en mode veille: 0,8 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flux lumineux en mode de secours: 520 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tension d'entrée AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2.5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batterie: LFPN3233.01-TT-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: KWIW423WL-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -292,51 +346,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FC09A4F4"/>
+    <w:nsid w:val="37A55845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>