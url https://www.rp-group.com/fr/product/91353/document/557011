--- v0 (2026-08-04)
+++ v1 (2026-10-04)
@@ -95,58 +95,58 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Température permise en mode contenu: 0 °C à 40 °C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Température permise en mode veille: 0 °C à 40 °C °C</w:t>
+        <w:t xml:space="preserve">Température permise en mode contenu: -15 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: -15 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distance de reconnaissance: 30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode continu: 4,7 W W</w:t>
       </w:r>