--- v1 (2026-10-04)
+++ v2 (2026-10-24)
@@ -145,50 +145,57 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode continu: 4,7 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 1,0 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flux lumineux en mode de secours: 335 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2,5 mm² mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: LFPN3233.01-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: PXD413DL-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>