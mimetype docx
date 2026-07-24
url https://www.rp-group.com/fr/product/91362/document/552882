--- v0 (2026-07-04)
+++ v1 (2026-07-24)
@@ -55,50 +55,64 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type de montage: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classe de protection: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Indice de protection (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Degré de résistance aux chocs IK: IK 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode contenu: 0 °C à 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Température permise en mode veille: 0 °C à 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pictogramme: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode continu: 5,2 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 1,0 W W</w:t>
       </w:r>