--- v0 (2026-08-14)
+++ v1 (2026-10-24)
@@ -133,50 +133,57 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode continu: 4,7 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Puissance en mode veille: 1,0 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flux lumineux en mode de secours: 335 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Section de raccordement: 2,5 mm² mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batterie: LFPN3233.01-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numéro d'article: KWID413DL-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>