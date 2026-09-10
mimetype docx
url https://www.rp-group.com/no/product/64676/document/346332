--- v0 (2026-07-10)
+++ v1 (2026-09-10)
@@ -79,51 +79,51 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Pressstøping av sink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 53 mm x 193 mm x 115 mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 20 mm x 161 mm x 107 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Wandeinbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 20</w:t>
       </w:r>