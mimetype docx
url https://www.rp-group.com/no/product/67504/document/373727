--- v0 (2026-07-04)
+++ v1 (2026-10-21)
@@ -47,51 +47,51 @@
         <w:t xml:space="preserve">* med ekstra adapter</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 34 mm x 250 mm x 174 mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 250 mm x 34 mm x 174 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 43</w:t>
       </w:r>