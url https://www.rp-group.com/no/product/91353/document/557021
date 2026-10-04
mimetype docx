--- v0 (2026-08-04)
+++ v1 (2026-10-04)
@@ -91,58 +91,58 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Allowed temperature DS: 0 °C to 40 °C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Allowed temperature BS: 0 °C to 40 °C °C</w:t>
+        <w:t xml:space="preserve">Allowed temperature DS: -15 °C to 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allowed temperature BS: -15 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Leseravstand: 30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 4,7 W W</w:t>
       </w:r>