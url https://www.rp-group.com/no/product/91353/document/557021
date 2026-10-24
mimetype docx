--- v1 (2026-10-04)
+++ v2 (2026-10-24)
@@ -141,50 +141,57 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 4,7 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 1,0 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lysstrøm Nøddrift: 335 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tverrsnitt for tilkobling: 2,5 mm² mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batteri: LFPN3233.01-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: PXD413DL-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>