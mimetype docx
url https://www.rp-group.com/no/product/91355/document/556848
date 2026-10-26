--- v0 (2026-08-05)
+++ v1 (2026-10-26)
@@ -124,50 +124,57 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 2,6 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 1,0 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lysstrøm Nøddrift: 140 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tverrsnitt for tilkobling: 2,5 mm² mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batteri: LFPN3233.01-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: PXW413DL-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>