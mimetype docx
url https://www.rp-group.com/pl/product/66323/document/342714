--- v0 (2026-07-10)
+++ v1 (2026-10-21)
@@ -23,51 +23,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiał: Tworzywo sztuczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolor: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wymiary: 34 mm x 250 mm x 174 mm</w:t>
+        <w:t xml:space="preserve">Wymiary: 250 mm x 34 mm x 174 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typ montażu: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochronności: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stopień ochrony (IP): IP 43</w:t>
       </w:r>